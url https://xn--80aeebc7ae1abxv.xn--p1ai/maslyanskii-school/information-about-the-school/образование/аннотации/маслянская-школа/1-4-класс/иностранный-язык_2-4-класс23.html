--- v0 (2026-06-22)
+++ v1 (2026-10-07)
@@ -89,484 +89,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>классы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008030D3" w:rsidRDefault="008030D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="11"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="33"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008030D3" w:rsidRDefault="00F37765">
-[...432 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00276C03" w:rsidRDefault="00276C03" w:rsidP="00276C03">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="424"/>
         <w:rPr>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008030D3" w:rsidRDefault="00F37765">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="2143" w:firstLine="1910"/>
       </w:pPr>
       <w:r>
         <w:t>Общая</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -761,55 +327,66 @@
         <w:ind w:right="232" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Элементарная коммуникативная компетенция понимается как способность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и готовность младшего школьника осуществлять межличностное и межкультурное общение с носителями изучаемого иностранного языка в устной и письменной форме в ограниченном круге типичных ситуаций и сфер общения, доступных для младшего школьника. Следовательно, изучение иностранного языка в начальной школе направлено на достижение следующих </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>целей</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008030D3" w:rsidRDefault="008030D3">
+    <w:p w:rsidR="007B01B8" w:rsidRDefault="007B01B8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="008030D3">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B01B8" w:rsidRPr="007B01B8" w:rsidRDefault="007B01B8" w:rsidP="007B01B8"/>
+    <w:p w:rsidR="007B01B8" w:rsidRPr="007B01B8" w:rsidRDefault="007B01B8" w:rsidP="007B01B8"/>
+    <w:p w:rsidR="007B01B8" w:rsidRDefault="007B01B8" w:rsidP="007B01B8">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="007B01B8" w:rsidRDefault="007B01B8" w:rsidP="007B01B8"/>
+    <w:p w:rsidR="008030D3" w:rsidRPr="007B01B8" w:rsidRDefault="008030D3" w:rsidP="007B01B8">
+      <w:pPr>
+        <w:sectPr w:rsidR="008030D3" w:rsidRPr="007B01B8">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1040" w:right="620" w:bottom="280" w:left="1480" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008030D3" w:rsidRDefault="00F37765">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="364"/>
         </w:tabs>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="231"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2102,85 +1679,85 @@
               <w:ind w:left="107" w:right="57"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276C03">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок </w:t>
             </w:r>
             <w:r w:rsidRPr="00276C03">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>реализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00276C03" w:rsidRPr="00276C03" w:rsidRDefault="00276C03" w:rsidP="00276C03">
+          <w:p w:rsidR="00276C03" w:rsidRPr="00276C03" w:rsidRDefault="0080333E" w:rsidP="00276C03">
             <w:pPr>
               <w:spacing w:line="297" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00276C03">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00276C03">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+              <w:t>2026-2027</w:t>
+            </w:r>
+            <w:r w:rsidR="00276C03" w:rsidRPr="00276C03">
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00276C03">
+            <w:r w:rsidR="00276C03" w:rsidRPr="00276C03">
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>учебный</w:t>
             </w:r>
-            <w:r w:rsidRPr="00276C03">
+            <w:r w:rsidR="00276C03" w:rsidRPr="00276C03">
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00276C03">
+            <w:r w:rsidR="00276C03" w:rsidRPr="00276C03">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00276C03" w:rsidRPr="00276C03" w:rsidTr="00276C03">
         <w:trPr>
           <w:trHeight w:val="897"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1882" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00276C03" w:rsidRPr="00276C03" w:rsidRDefault="00276C03" w:rsidP="00276C03">
             <w:pPr>
               <w:ind w:left="107" w:right="57"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
@@ -2205,92 +1782,63 @@
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276C03">
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>1.Планируемые результаты учебного плана</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00276C03" w:rsidRPr="00276C03" w:rsidRDefault="00276C03" w:rsidP="00276C03">
             <w:pPr>
               <w:spacing w:line="297" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276C03">
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>2.Содержание учебного предмета</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00276C03" w:rsidRPr="00276C03" w:rsidRDefault="00276C03" w:rsidP="00276C03">
+          <w:p w:rsidR="00276C03" w:rsidRPr="00276C03" w:rsidRDefault="00276C03" w:rsidP="0080333E">
             <w:pPr>
               <w:spacing w:line="297" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276C03">
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.Тематическое планирование с указанием количества часов, </w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> на освоение каждой темы</w:t>
+              <w:t>3.Тематическое планирование с указанием количества часов,  отводимых на освоение каждой темы</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00276C03" w:rsidRPr="00276C03" w:rsidRDefault="00276C03" w:rsidP="00276C03">
             <w:pPr>
               <w:spacing w:line="297" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008030D3" w:rsidRDefault="008030D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="6"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008030D3" w:rsidRDefault="00F37765">
@@ -2356,52 +1904,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>обучения</w:t>
       </w:r>
       <w:r w:rsidR="00276C03">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="008030D3" w:rsidRDefault="008030D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="6"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="119" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -3229,51 +2775,53 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008030D3"/>
     <w:rsid w:val="00276C03"/>
     <w:rsid w:val="002A7791"/>
+    <w:rsid w:val="007B01B8"/>
     <w:rsid w:val="008030D3"/>
+    <w:rsid w:val="0080333E"/>
     <w:rsid w:val="00F37765"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4117,50 +3665,50 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>925</Words>
-  <Characters>5275</Characters>
+  <Words>840</Words>
+  <Characters>4793</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6188</CharactersWithSpaces>
+  <CharactersWithSpaces>5622</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>