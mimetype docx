--- v0 (2026-06-22)
+++ v1 (2026-10-07)
@@ -239,276 +239,239 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00EF4650" w:rsidRPr="00AE4B22" w:rsidRDefault="00EF4650" w:rsidP="00E30AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EF4650" w:rsidRPr="00AE4B22" w:rsidRDefault="00EF4650" w:rsidP="00E30AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF4650" w:rsidRPr="00F12E87" w:rsidRDefault="00EF4650" w:rsidP="00A956D3">
-[...1 lines deleted...]
-              <w:pStyle w:val="a3"/>
+          <w:p w:rsidR="001A2378" w:rsidRDefault="001A2378" w:rsidP="001A2378">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...61 lines deleted...]
-          <w:p w:rsidR="00EF4650" w:rsidRPr="007B7320" w:rsidRDefault="00EF4650" w:rsidP="00A956D3">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рабочая программа разработана на основе следующих нормативных документов: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001A2378" w:rsidRDefault="001A2378" w:rsidP="001A2378">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Федерального закона «Об образовании в Российской Федерации» от 29.12.2012 №273-ФЗ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001A2378" w:rsidRDefault="001A2378" w:rsidP="001A2378">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Федеральных рабочих программ НОО на 2026-2027 учебный год.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001A2378" w:rsidRDefault="001A2378" w:rsidP="001A2378">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приказов </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Минпросвещения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> России от 09.10.2024 г.№704 (Зарегистрировано в Минюсте России 11.02.2025 г. №81220); от 08.10.2025 г. №729 (Зарегистрировано в Минюсте России 03.12.2025 г. №84436); от 10.11. 2025 г. №808 (Зарегистрировано в Минюсте России 11.02.2026 г. №85296) «О внесении изменений в некоторые приказы Министерства просвещения Российской Федерации, касающиеся федеральных образовательных программ начального общего образования, основного общего образования и среднего общего образования».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001A2378" w:rsidRDefault="001A2378" w:rsidP="001A2378">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Письма </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Минпросвещения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> России от 02.03.2026 г. №03-320 «Об изменениях в федеральных образовательных программах начального общего образования, основного общего образования и среднего общего образования».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001A2378" w:rsidRDefault="001A2378" w:rsidP="001A2378">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Учебного плана основного общего образования МАОУ Маслянская СОШ на 2026-2027 учебный год.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EF4650" w:rsidRPr="001C58ED" w:rsidRDefault="001A2378" w:rsidP="001A2378">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F12E87">
-[...76 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рабочей программы воспитания и социализации МАОУ Маслянская СОШ.</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF4650" w:rsidRPr="00AE4B22" w:rsidTr="00E30AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EF4650" w:rsidRPr="00AE4B22" w:rsidRDefault="00EF4650" w:rsidP="00E30AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4B22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Учебники</w:t>
             </w:r>
           </w:p>
@@ -1452,51 +1415,62 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>тематических объектов); измерять наиболее распространён</w:t>
             </w:r>
             <w:r w:rsidRPr="0002418A">
               <w:rPr>
                 <w:rStyle w:val="7"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ные в практике величины; применять алгоритмы арифмети</w:t>
             </w:r>
             <w:r w:rsidRPr="0002418A">
               <w:rPr>
                 <w:rStyle w:val="7"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t>ческих действий для вычислений; узнавать в окружающих предметах знакомые геометрические фигуры, выполнять не</w:t>
+              <w:t xml:space="preserve">ческих действий для вычислений; узнавать в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0002418A">
+              <w:rPr>
+                <w:rStyle w:val="7"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>окружающих предметах знакомые геометрические фигуры, выполнять не</w:t>
             </w:r>
             <w:r w:rsidRPr="0002418A">
               <w:rPr>
                 <w:rStyle w:val="7"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>сложные геометрические построения;</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="00EF4650" w:rsidRPr="00CB717A" w:rsidRDefault="00EF4650" w:rsidP="00EF4650">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="529"/>
               </w:tabs>
@@ -1530,62 +1504,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ние потребности узнавать новое, расширять свои знания, про</w:t>
             </w:r>
             <w:r w:rsidRPr="0002418A">
               <w:rPr>
                 <w:rStyle w:val="7"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>являть интерес к занятиям математикой, стремиться использо</w:t>
             </w:r>
             <w:r w:rsidRPr="0002418A">
               <w:rPr>
                 <w:rStyle w:val="7"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t xml:space="preserve">вать математические знания и умения при изучении других школьных предметов и в повседневной жизни, приобрести привычку доводить начатую работу до конца, </w:t>
-[...10 lines deleted...]
-              <w:t>получать удовле</w:t>
+              <w:t>вать математические знания и умения при изучении других школьных предметов и в повседневной жизни, приобрести привычку доводить начатую работу до конца, получать удовле</w:t>
             </w:r>
             <w:r w:rsidRPr="0002418A">
               <w:rPr>
                 <w:rStyle w:val="7"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>творение от правильно и хорошо выполненной работы, уметь обнаруживать и оценивать красоту и изящество математиче</w:t>
             </w:r>
             <w:r w:rsidRPr="0002418A">
               <w:rPr>
                 <w:rStyle w:val="7"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ских методов, решений, образов.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
@@ -1806,73 +1769,73 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9051" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EF4650" w:rsidRPr="00AE4B22" w:rsidRDefault="00EF4650" w:rsidP="00EF4650">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4B22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>25</w:t>
+            <w:r w:rsidR="00125101">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4B22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00125101">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4B22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> учебный год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF4650" w:rsidRPr="00AE4B22" w:rsidTr="00E30AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EF4650" w:rsidRPr="00AE4B22" w:rsidRDefault="00EF4650" w:rsidP="00A956D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2039,64 +2002,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>во 2-4 классах - 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
             <w:r w:rsidRPr="00533ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">  часов</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t xml:space="preserve">  часов (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00533ECF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> час</w:t>
             </w:r>
             <w:r w:rsidR="009762C4">
               <w:rPr>
@@ -3102,68 +3052,100 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:val="bestFit" w:percent="179"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F5F78"/>
     <w:rsid w:val="000E38B8"/>
+    <w:rsid w:val="00125101"/>
+    <w:rsid w:val="001A2378"/>
     <w:rsid w:val="002A29D3"/>
     <w:rsid w:val="00374C0E"/>
     <w:rsid w:val="003B20CF"/>
     <w:rsid w:val="004D5111"/>
     <w:rsid w:val="00506417"/>
     <w:rsid w:val="0066100A"/>
     <w:rsid w:val="006A3718"/>
     <w:rsid w:val="006F5F78"/>
     <w:rsid w:val="00766733"/>
     <w:rsid w:val="00875045"/>
     <w:rsid w:val="009621E8"/>
     <w:rsid w:val="009762C4"/>
     <w:rsid w:val="009A74C8"/>
     <w:rsid w:val="00B36C43"/>
     <w:rsid w:val="00CB717A"/>
     <w:rsid w:val="00E12880"/>
     <w:rsid w:val="00EF4650"/>
     <w:rsid w:val="00F12E87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -3847,50 +3829,65 @@
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:rsid w:val="00CB717A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="7">
     <w:name w:val="Знак Знак7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB717A"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="19"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="27724600">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -4151,81 +4148,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{988FB043-2839-4A51-B6E3-CEC5D3F419BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{630841B9-2052-4123-92D6-12DE59E16DFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2968</Characters>
+  <Pages>2</Pages>
+  <Words>568</Words>
+  <Characters>3239</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3482</CharactersWithSpaces>
+  <CharactersWithSpaces>3800</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кабинет 15</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>