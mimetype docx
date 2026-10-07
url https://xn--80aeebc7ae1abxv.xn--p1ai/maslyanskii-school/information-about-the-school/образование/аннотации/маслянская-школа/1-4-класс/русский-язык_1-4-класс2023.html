--- v0 (2026-06-22)
+++ v1 (2026-10-07)
@@ -263,374 +263,239 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="0066100A" w:rsidRPr="00AE4B22" w:rsidRDefault="0066100A" w:rsidP="00E30AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0066100A" w:rsidRPr="00AE4B22" w:rsidRDefault="0066100A" w:rsidP="00E30AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066100A" w:rsidRPr="00F12E87" w:rsidRDefault="0066100A" w:rsidP="00E30AC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="a3"/>
+          <w:p w:rsidR="004C0620" w:rsidRDefault="004C0620" w:rsidP="004C0620">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...61 lines deleted...]
-          <w:p w:rsidR="0066100A" w:rsidRPr="007B7320" w:rsidRDefault="0066100A" w:rsidP="007B7320">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рабочая программа разработана на основе следующих нормативных документов: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C0620" w:rsidRDefault="004C0620" w:rsidP="004C0620">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Федерального закона «Об образовании в Российской Федерации» от 29.12.2012 №273-ФЗ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C0620" w:rsidRDefault="004C0620" w:rsidP="004C0620">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Федеральных рабочих программ НОО на 2026-2027 учебный год.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C0620" w:rsidRDefault="004C0620" w:rsidP="004C0620">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приказов </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Минпросвещения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> России от 09.10.2024 г.№704 (Зарегистрировано в Минюсте России 11.02.2025 г. №81220); от 08.10.2025 г. №729 (Зарегистрировано в Минюсте России 03.12.2025 г. №84436); от 10.11. 2025 г. №808 (Зарегистрировано в Минюсте России 11.02.2026 г. №85296) «О внесении изменений в некоторые приказы Министерства просвещения Российской Федерации, касающиеся федеральных образовательных программ начального общего образования, основного общего образования и среднего общего образования».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C0620" w:rsidRDefault="004C0620" w:rsidP="004C0620">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Письма </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Минпросвещения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> России от 02.03.2026 г. №03-320 «Об изменениях в федеральных образовательных программах начального общего образования, основного общего образования и среднего общего образования».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C0620" w:rsidRDefault="004C0620" w:rsidP="004C0620">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Учебного плана основного общего образования МАОУ Маслянская СОШ на 2026-2027 учебный год.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CA5DFB" w:rsidRPr="001C58ED" w:rsidRDefault="004C0620" w:rsidP="004C0620">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F12E87">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Рабочей программы воспитания и социализации МАОУ Маслянская СОШ.</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidR="00CA5DFB">
-[...199 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066100A" w:rsidRPr="00AE4B22" w:rsidTr="002A46E8">
         <w:trPr>
           <w:trHeight w:val="3510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0066100A" w:rsidRPr="00AE4B22" w:rsidRDefault="0066100A" w:rsidP="00E30AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4B22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1288,80 +1153,101 @@
               </w:rPr>
               <w:t>развивать речь школьника, его интереса к языку и речевому творчеству.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066100A" w:rsidRPr="00AE4B22" w:rsidTr="00A200FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00243976" w:rsidRPr="00AE4B22" w:rsidRDefault="008B5E11" w:rsidP="00E30AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Краткая характеристика программы</w:t>
+              <w:t xml:space="preserve">Краткая характеристика </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9051" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="0021378C" w:rsidRPr="0021378C" w:rsidRDefault="0021378C" w:rsidP="0021378C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="90" w:after="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F4F4F4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0021378C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Рабочая учебная программа включает в себя: пояснительную записку, место предмета в учебном плане, содержание программы, планируемые результаты (личностные, </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Рабочая учебная программа включает в себя: пояснительную записку, место предмета в учебном плане, содержание программы, планируемые </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021378C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">результаты (личностные, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0021378C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>метапредметные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0021378C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> и предметные достижения учащихся),  систему </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0021378C">
@@ -1428,73 +1314,73 @@
           </w:tcPr>
           <w:p w:rsidR="008B5E11" w:rsidRPr="00AE4B22" w:rsidRDefault="008B5E11" w:rsidP="00DA6381">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4B22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6381">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="009478A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4B22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6381">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="009478A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4B22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> учебный год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B5E11" w:rsidRPr="00DA6381" w:rsidTr="00E30AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008B5E11" w:rsidRPr="00DA6381" w:rsidRDefault="008B5E11" w:rsidP="00994355">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2742,84 +2628,116 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:val="bestFit" w:percent="179"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F5F78"/>
     <w:rsid w:val="00096A83"/>
     <w:rsid w:val="0011544A"/>
     <w:rsid w:val="001C58ED"/>
     <w:rsid w:val="0021378C"/>
     <w:rsid w:val="00243976"/>
     <w:rsid w:val="00244068"/>
     <w:rsid w:val="00247D17"/>
     <w:rsid w:val="002A46E8"/>
     <w:rsid w:val="003E3501"/>
+    <w:rsid w:val="004C0620"/>
     <w:rsid w:val="005C676D"/>
     <w:rsid w:val="0066100A"/>
     <w:rsid w:val="006A3718"/>
     <w:rsid w:val="006F5F78"/>
     <w:rsid w:val="007B7320"/>
     <w:rsid w:val="007D7AE1"/>
     <w:rsid w:val="008865F1"/>
     <w:rsid w:val="008B5E11"/>
+    <w:rsid w:val="009478A4"/>
     <w:rsid w:val="009A74C8"/>
     <w:rsid w:val="00A200FB"/>
     <w:rsid w:val="00B36C43"/>
     <w:rsid w:val="00B742DE"/>
     <w:rsid w:val="00BC32EF"/>
     <w:rsid w:val="00CA5DFB"/>
     <w:rsid w:val="00CC49F7"/>
     <w:rsid w:val="00DA6381"/>
     <w:rsid w:val="00F12E87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3438,50 +3356,65 @@
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0066100A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0066100A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="334723571">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Другая 1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
@@ -3737,70 +3670,70 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2316</Characters>
+  <Pages>2</Pages>
+  <Words>453</Words>
+  <Characters>2588</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2717</CharactersWithSpaces>
+  <CharactersWithSpaces>3035</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кабинет 15</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>