--- v0 (2026-06-22)
+++ v1 (2026-10-07)
@@ -238,276 +238,239 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="0066100A" w:rsidRPr="00AE4B22" w:rsidRDefault="0066100A" w:rsidP="00E30AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0066100A" w:rsidRPr="00AE4B22" w:rsidRDefault="0066100A" w:rsidP="00E30AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D3143B" w:rsidRPr="00F12E87" w:rsidRDefault="00D3143B" w:rsidP="00D3143B">
-[...1 lines deleted...]
-              <w:pStyle w:val="a3"/>
+          <w:p w:rsidR="009B06B4" w:rsidRDefault="009B06B4" w:rsidP="009B06B4">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рабочая программа разработана на основе следующих нормативных документов: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B06B4" w:rsidRDefault="009B06B4" w:rsidP="009B06B4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Федерального закона «Об образовании в Российской Федерации» от 29.12.2012 №273-ФЗ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B06B4" w:rsidRDefault="009B06B4" w:rsidP="009B06B4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00D3143B" w:rsidRPr="007B7320" w:rsidRDefault="00D3143B" w:rsidP="00D3143B">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Федеральных рабочих программ НОО на 2026-2027 учебный год.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B06B4" w:rsidRDefault="009B06B4" w:rsidP="009B06B4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приказов </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Минпросвещения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> России от 09.10.2024 г.№704 (Зарегистрировано в Минюсте России 11.02.2025 г. №81220); от 08.10.2025 г. №729 (Зарегистрировано в Минюсте России 03.12.2025 г. №84436); от 10.11. 2025 г. №808 (Зарегистрировано в Минюсте России 11.02.2026 г. №85296) «О внесении изменений в некоторые приказы Министерства просвещения Российской Федерации, касающиеся федеральных образовательных программ начального общего образования, основного общего образования и среднего общего образования».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B06B4" w:rsidRDefault="009B06B4" w:rsidP="009B06B4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Письма </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Минпросвещения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> России от 02.03.2026 г. №03-320 «Об изменениях в федеральных образовательных программах начального общего образования, основного общего образования и среднего общего образования».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B06B4" w:rsidRDefault="009B06B4" w:rsidP="009B06B4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Учебного плана основного общего образования МАОУ Маслянская СОШ на 2026-2027 учебный год.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0066100A" w:rsidRPr="00FD77C5" w:rsidRDefault="009B06B4" w:rsidP="009B06B4">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F12E87">
-[...6 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> начального общего образования, утверждённого приказом Министерства образования и науки Российской Федерации от 31 мая 2021 г. №286.</w:t>
-[...68 lines deleted...]
-              </w:rPr>
               <w:t>Рабочей программы воспитания и социализации МАОУ Маслянская СОШ.</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0066100A" w:rsidRPr="00AE4B22" w:rsidTr="00E30AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0066100A" w:rsidRPr="00AE4B22" w:rsidRDefault="0066100A" w:rsidP="00E30AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4B22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Учебники</w:t>
             </w:r>
           </w:p>
@@ -1728,51 +1691,60 @@
             </w:pPr>
             <w:r w:rsidRPr="0088692D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">● формирование общих представлений о мире, созданном умом и руками человека, об истории </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0088692D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>деятельностного</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0088692D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> освоения мира (от открытия способов удовлетворения элементарных жизненных потребностей до начала технического прогресса и современных технологий), о взаимосвязи человека с природой (как источника не только сырьевых ресурсов, энергии, но и вдохновения, идей для реализации технологических замыслов и проектов); о мире профессий и важности правильного выбора профессии; </w:t>
+              <w:t xml:space="preserve"> освоения мира (от открытия способов удовлетворения элементарных жизненных потребностей до начала технического прогресса и современных технологий), о взаимосвязи человека с природой (как источника не только сырьевых ресурсов, энергии, но и вдохновения, идей для реализации технологических замыслов и проектов); о </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088692D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">мире профессий и важности правильного выбора профессии; </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00913742" w:rsidRPr="0088692D" w:rsidRDefault="00913742" w:rsidP="00913742">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0088692D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>● формирование первоначальных конструкторско-технологических и организационно-эк</w:t>
             </w:r>
             <w:r w:rsidR="00A52F7A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1780,60 +1752,51 @@
             </w:r>
             <w:r w:rsidRPr="0088692D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>знаний, овладение технологическими приемами ручной обработки материалов; усвоение правил техники       безопасного труда; приобретение навыков самообслуживания;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00913742" w:rsidRPr="0088692D" w:rsidRDefault="00913742" w:rsidP="00913742">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0088692D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">● овладение первоначальными умениями передачи, поиска, преобразования, хранения информации, использования компьютера; поиск (проверка) </w:t>
-[...8 lines deleted...]
-              <w:t>необходимой информации в словарях, каталоге библиотеки;</w:t>
+              <w:t>● овладение первоначальными умениями передачи, поиска, преобразования, хранения информации, использования компьютера; поиск (проверка) необходимой информации в словарях, каталоге библиотеки;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00913742" w:rsidRPr="0088692D" w:rsidRDefault="00913742" w:rsidP="00913742">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0088692D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">● использование приобретенных знаний о правилах создания предметной и информационной среды для творческого решения несложных конструкторских, художественно-конструкторских (дизайнерских), </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00913742" w:rsidRPr="0088692D" w:rsidRDefault="00913742" w:rsidP="00913742">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1940,73 +1903,73 @@
           </w:tcPr>
           <w:p w:rsidR="00913742" w:rsidRPr="00AE4B22" w:rsidRDefault="00913742" w:rsidP="00D3143B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4B22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00FC4973">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00D3143B">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00036668">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4B22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
-            <w:r w:rsidR="00D3143B">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00036668">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4B22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> учебный год</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913742" w:rsidRPr="00AE4B22" w:rsidTr="00E30AC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1723" w:type="dxa"/>
           </w:tcPr>
@@ -2098,61 +2061,51 @@
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r w:rsidRPr="00D3143B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D3143B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> час</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> в неделю, 33 учебные недели), </w:t>
+              <w:t xml:space="preserve"> час в неделю, 33 учебные недели), </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00913742" w:rsidRPr="00AE4B22" w:rsidRDefault="00D3143B" w:rsidP="00D3143B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3143B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">во 2-4 классах - </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>34</w:t>
@@ -2882,75 +2835,107 @@
     <w:lvl w:ilvl="8" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:val="bestFit" w:percent="179"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F5F78"/>
+    <w:rsid w:val="00036668"/>
     <w:rsid w:val="001D1299"/>
     <w:rsid w:val="00270458"/>
     <w:rsid w:val="0066100A"/>
     <w:rsid w:val="00690518"/>
     <w:rsid w:val="006C36F0"/>
     <w:rsid w:val="006F5F78"/>
     <w:rsid w:val="00913742"/>
     <w:rsid w:val="009A74C8"/>
+    <w:rsid w:val="009B06B4"/>
     <w:rsid w:val="00A172B9"/>
     <w:rsid w:val="00A52F7A"/>
     <w:rsid w:val="00B36C43"/>
     <w:rsid w:val="00D3143B"/>
     <w:rsid w:val="00D9171D"/>
     <w:rsid w:val="00DC77A2"/>
     <w:rsid w:val="00E23AE2"/>
     <w:rsid w:val="00E63D1B"/>
     <w:rsid w:val="00F12E87"/>
     <w:rsid w:val="00FC4973"/>
     <w:rsid w:val="00FD77C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3111,50 +3096,51 @@
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0066100A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
@@ -3459,50 +3445,51 @@
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0066100A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
@@ -3644,50 +3631,65 @@
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:before="240" w:after="0" w:line="235" w:lineRule="exact"/>
       <w:ind w:hanging="160"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1">
     <w:name w:val="Основной текст Знак1"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00913742"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="1130123296">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -3944,69 +3946,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>573</Words>
-  <Characters>3267</Characters>
+  <Words>620</Words>
+  <Characters>3539</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3833</CharactersWithSpaces>
+  <CharactersWithSpaces>4151</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кабинет 15</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>