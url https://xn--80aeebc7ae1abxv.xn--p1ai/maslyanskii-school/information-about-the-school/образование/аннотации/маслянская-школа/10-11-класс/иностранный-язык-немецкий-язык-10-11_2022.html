--- v0 (2026-06-22)
+++ v1 (2026-10-07)
@@ -235,483 +235,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8258" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C69B0" w:rsidRDefault="00A14800">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>10,11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C69B0" w:rsidTr="00015E6A">
-[...431 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="003C69B0">
         <w:trPr>
           <w:trHeight w:val="2092"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1882" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C69B0" w:rsidRDefault="00A14800">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="674" w:right="57" w:hanging="567"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Реализуемый </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2596,264 +2163,149 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>социальной</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>адаптации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="0"/>
       </w:tr>
       <w:tr w:rsidR="003C69B0">
         <w:trPr>
           <w:trHeight w:val="897"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1882" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C69B0" w:rsidRDefault="00A14800">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>реализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C69B0" w:rsidRDefault="00015E6A">
+          <w:p w:rsidR="003C69B0" w:rsidRDefault="008434C2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="297" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
-              <w:t>2025-2026</w:t>
+              <w:t>2026-2027</w:t>
             </w:r>
             <w:r w:rsidR="00A14800">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A14800">
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>учебный</w:t>
             </w:r>
             <w:r w:rsidR="00A14800">
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A14800">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>год</w:t>
             </w:r>
-          </w:p>
-[...113 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C69B0">
         <w:trPr>
           <w:trHeight w:val="1495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1882" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C69B0" w:rsidRDefault="00A14800">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="57"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Место </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>предмета</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-19"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">в </w:t>
@@ -3494,50 +2946,51 @@
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C69B0"/>
     <w:rsid w:val="00015E6A"/>
     <w:rsid w:val="000B6DDF"/>
     <w:rsid w:val="001B19A7"/>
     <w:rsid w:val="003C69B0"/>
     <w:rsid w:val="004E46CF"/>
     <w:rsid w:val="007D3138"/>
+    <w:rsid w:val="008434C2"/>
     <w:rsid w:val="00A14800"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4306,52 +3759,52 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2768</Characters>
+  <Pages>1</Pages>
+  <Words>368</Words>
+  <Characters>2100</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3247</CharactersWithSpaces>
+  <CharactersWithSpaces>2464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ПОЯСНИТЕЛЬНАЯ ЗАПИСКА</dc:title>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>