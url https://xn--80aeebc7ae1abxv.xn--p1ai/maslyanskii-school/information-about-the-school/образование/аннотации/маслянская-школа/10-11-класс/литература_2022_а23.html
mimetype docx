--- v0 (2026-06-22)
+++ v1 (2026-10-07)
@@ -1,1401 +1,1282 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00574C77">
+    <w:p w14:paraId="1B13177C" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B67950">
+      <w:r w:rsidRPr="000861E2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Аннотация к рабочей программе.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-885" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1723"/>
-        <w:gridCol w:w="9051"/>
+        <w:gridCol w:w="1580"/>
+        <w:gridCol w:w="9194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidTr="00911B48">
+      <w:tr w:rsidR="00DD40B2" w:rsidRPr="000861E2" w14:paraId="7B0ABC09" w14:textId="77777777" w:rsidTr="00F17468">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4678AEE9" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Предмет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1EDB09B2" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="540FBE77" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Литература </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidTr="00911B48">
+      <w:tr w:rsidR="00DD40B2" w:rsidRPr="000861E2" w14:paraId="14E1079A" w14:textId="77777777" w:rsidTr="00F17468">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="65DC992E" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Класс</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5AED79E9" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...30 lines deleted...]
-              <w:t>11</w:t>
+          <w:p w14:paraId="636AD7AE" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10, 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidTr="00911B48">
+      <w:tr w:rsidR="00DD40B2" w:rsidRPr="000861E2" w14:paraId="2F17D922" w14:textId="77777777" w:rsidTr="00F17468">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="17ED6D2C" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Нормативная  база</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0A81FCBE" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0001035B" w:rsidRPr="00FD0F88" w:rsidRDefault="00574C77" w:rsidP="0001035B">
+          <w:p w14:paraId="505925C8" w14:textId="3AD906F0" w:rsidR="0015780A" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
             <w:pPr>
               <w:pStyle w:val="a3"/>
-              <w:ind w:left="34"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0001035B" w:rsidRPr="00FD0F88">
-[...8 lines deleted...]
-          <w:p w:rsidR="0001035B" w:rsidRPr="00FD0F88" w:rsidRDefault="0001035B" w:rsidP="0001035B">
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="0015780A" w:rsidRPr="0015780A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рабочая программа учебного предмета «Русский язык» на уровне среднего общего образования составлена на основе ФГОС СОО, ФОП СОО (приказ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0015780A" w:rsidRPr="0015780A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Минпросвещения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0015780A" w:rsidRPr="0015780A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> России от 23.11.2022 № 1014), федеральной рабочей программы по предмету «Русский язык», с учётом требований к результатам освоения основной образовательной программы основного общего образования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0962F1E8" w14:textId="28241EFE" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
             <w:pPr>
               <w:pStyle w:val="a3"/>
-              <w:ind w:left="34"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="0001035B" w:rsidRPr="00FD0F88" w:rsidRDefault="0001035B" w:rsidP="0001035B">
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федерального закона от 29.12.2012 № 273-ФЗ «Об образовании в Российской Федерации» (в действующей редакции)</w:t>
+            </w:r>
+            <w:r w:rsidR="002A72AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E66D267" w14:textId="63FC130D" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
             <w:pPr>
               <w:pStyle w:val="a3"/>
-              <w:ind w:left="34"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Приказа </w:t>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Приказа Минобрнауки от 17.05.2012 № 413 «Об утверждении федерального государственного образовательного стандарта среднего общего образования» (с изменениями, внесенными приказом </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FD0F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Минпросвещения</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FD0F88">
-[...8 lines deleted...]
-          <w:p w:rsidR="0001035B" w:rsidRPr="00FD0F88" w:rsidRDefault="0001035B" w:rsidP="0001035B">
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 12.08.2022 № 732); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BCA4A3A" w14:textId="6D0C66D5" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
             <w:pPr>
               <w:pStyle w:val="a3"/>
-              <w:ind w:left="34"/>
-[...14 lines deleted...]
-            </w:r>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Приказа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Минпросвещения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 18.05.2023 № 371 «Об утверждении федеральной образовательной программы среднего общего образования»; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="267EC69A" w14:textId="0158A93C" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Приказа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Минпросвещения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 22.03.2021 № 115 «Об утверждении Порядка организации и осуществления образовательной деятельности по основным общеобразовательным программам – образовательным программам начального общего, основного общего и среднего общего образования»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53ED4FEE" w14:textId="77777777" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> СП 2.4.3648-20 «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Санитарноэпидемиологические</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> требования к организациям воспитания и обучения, отдыха и оздоровления детей и молодежи», утвержденных постановлением главного санитарного врача от 28.09.2020 № 28; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3949B2E5" w14:textId="77777777" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> СанПиН 1.2.3685- 21 «Гигиенические нормативы и требования к обеспечению безопасности и (или) безвредности для человека факторов среды обитания», утвержденных постановлением главного санитарного врача от 28.01.2021 № 2; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1E8DFC" w14:textId="3BFF8FEE" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Концепции преподавания литературы) в Российской Федерации, утвержденной распоряжением Правительства от 09.04.2016 № 637- р; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B74793" w14:textId="1904DA48" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федеральной рабочей программы по учебному предмету «Литература»</w:t>
+            </w:r>
+            <w:r w:rsidR="002A72AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12418BFD" w14:textId="29E39E21" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Положения о рабочих программах учебных предметов, курсов и модулей, учебных курсов внеурочной деятельности в МАОУ Маслянская СОШ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF0911C" w14:textId="77777777" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B7"/>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Учебного плана МАОУ Маслянская СОШ на 2023-2024 учебный год.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CEF302B" w14:textId="1C0F16C6" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="000861E2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...38 lines deleted...]
-              <w:t>Учебного плана МАОУ Маслянская СОШ на 2025-2026 учебный год.</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7F1F" w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Рабочая программа ориентирована на целевые приоритеты, сформулированные в федеральной рабочей программе воспитания и в рабочей программе воспит</w:t>
+            </w:r>
+            <w:r w:rsidR="0018131F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ания МАОУ Маслянская СОШ на 2026-2027</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7F1F" w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учебный год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidTr="00911B48">
+      <w:tr w:rsidR="00DD40B2" w:rsidRPr="000861E2" w14:paraId="2641B6D8" w14:textId="77777777" w:rsidTr="00F17468">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="40F1BC67" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Учебники</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="14D58719" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E92762" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
+          <w:p w14:paraId="5EAC8F17" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Литература: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00E92762" w:rsidP="00911B48">
+          <w:p w14:paraId="1CFA4A5C" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...46 lines deleted...]
-          <w:p w:rsidR="00E92762" w:rsidRPr="00B67950" w:rsidRDefault="00E92762" w:rsidP="00911B48">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Учебник для 10 класса общеобразовательных организаций. Базовый и углубленный уровни: в 2 ч./ С.А. Зинин, В.И. Сахаров. – М.: ООО «Русское слово - учебник», 2019.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49037F91" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:rPr>
-[...61 lines deleted...]
-              <w:t>. – М.: ООО «Русское слово - учебник», 2019.</w:t>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Учебник для 11 класса общеобразовательных организаций. Базовый и углубленный уровни: в 2 ч./ С.А. Зинин, В.А. Чалмаев. – М.: ООО «Русское слово - учебник», 2019.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidTr="00911B48">
+      <w:tr w:rsidR="00DD40B2" w:rsidRPr="000861E2" w14:paraId="54013911" w14:textId="77777777" w:rsidTr="00F17468">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="421035CA" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основные цели и  задачи </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>реализации содержания предмета</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02EC5E81" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00206C58" w:rsidRPr="00B67950" w:rsidRDefault="00206C58" w:rsidP="00206C58">
-[...1 lines deleted...]
-              <w:pStyle w:val="a8"/>
+          <w:p w14:paraId="68EC9708" w14:textId="77777777" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Цели </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve">изучения предмета «Литература» в средней школе состоят: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13FC9C53" w14:textId="0B958614" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="000861E2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7F1F" w:rsidRPr="000861E2">
+              <w:t xml:space="preserve">в сформированности чувства причастности к отечественным культурным традициям, лежащим в основе исторической преемственности поколений, и уважительного </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7F1F" w:rsidRPr="000861E2">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">отношения к другим культурам; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="416B9723" w14:textId="024555F5" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="000861E2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7F1F" w:rsidRPr="000861E2">
+              <w:t xml:space="preserve">в развитии ценностно-смысловой сферы личности на основе высоких этических идеалов; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C38590" w14:textId="38FF3D52" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="000861E2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7F1F" w:rsidRPr="000861E2">
+              <w:t xml:space="preserve">в осознании ценностного отношения к литературе как неотъемлемой части культуры и взаимосвязей между языковым, литературным, интеллектуальным, духовно-нравственным развитием личности. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49702A85" w14:textId="77777777" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve">   Реализация этих целей связана с развитием читательских качеств и устойчивого интереса к чтению как средству приобщения к российскому литературному наследию и сокровищам отечественной и зарубежной культуры, базируется на знании содержания произведений, осмыслении поставленных в литературе проблем, понимании коммуникативно-эстетических возможностей языка художественных текстов и способствует совершенствованию устной и письменной речи обучающихся на примере лучших литературных образцов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C63C06E" w14:textId="322821E1" w:rsidR="00DB7F1F" w:rsidRPr="000861E2" w:rsidRDefault="00DB7F1F" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve">   Достижение указанных целей возможно при комплексном решении учебных и воспитательных задач, стоящих перед старшей школой и сформулированных в ФГОС СОО.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19685E82" w14:textId="3E59184F" w:rsidR="000861E2" w:rsidRPr="000861E2" w:rsidRDefault="000861E2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="a8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Задачи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve">, связанные с формированием устойчивого интереса к чтению как средству познания отечественной и других культур, уважительного отношения к ним, приобщением к российскому литературному наследию и через него – к традиционным ценностям и сокровищам отечественной и мировой культуры, ориентированы на воспитание и развитие потребности в чтении художественных произведений, знание содержания и осмысление ключевых проблем произведений русской, мировой классической и современной литературы, в том числе литератур народов России, а также на формирование потребности в досуговом чтении и умение составлять программы собственной читательской деятельности, участвовать во внеурочных мероприятиях, содействующих повышению интереса к литературе, чтению, образованию, книжной культуре. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7B6F1F" w14:textId="77777777" w:rsidR="000861E2" w:rsidRPr="000861E2" w:rsidRDefault="000861E2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="a8"/>
+              </w:rPr>
+              <w:t>Задачи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve">, связанные с воспитанием читательских качеств и овладением современными читательскими практиками, культурой восприятия и понимания литературных текстов, самостоятельного истолкования прочитанного, направлены на развитие умений анализа и интерпретации литературного произведения как художественного целого с учётом </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:t>историко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve"> -литературной обусловленности, культурного контекста и связей с современностью с использованием </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:t>теоретико</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve"> -литературных знаний и представления об </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:t>историко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve"> -литературном процессе. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B5BD61" w14:textId="77777777" w:rsidR="000861E2" w:rsidRPr="000861E2" w:rsidRDefault="000861E2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve">   Кроме того, эти </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+              <w:t>задачи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve"> связаны с развитием представления о специфике литературы как вида искусства и умением сопоставлять произведения русской и мировой литературы и сравнивать их с художественными интерпретациями в других видах искусств, с выявлением взаимообусловленности элементов формы и содержания литературного произведения, а также образов, тем, идей, проблем, способствующих осмыслению художественной картины жизни, созданной автором в литературном произведении, и авторской позиции. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32FDF733" w14:textId="26C1F2E2" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="000861E2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Развитие</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...215 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>Задачи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve">, связанные с осознанием обучающимися </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:t>коммуникативноэстетических</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:t xml:space="preserve"> возможностей языка и реализацией их в учебной деятельности и в дальнейшей жизни, направлены на расширение представлений об изобразительно-выразительных возможностях русского языка в литературных текстах, овладение разными способами </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000861E2">
               <w:lastRenderedPageBreak/>
-              <w:t>эстетических</w:t>
-[...31 lines deleted...]
-              </w:rPr>
+              <w:t>информационной переработки текстов с использованием важнейших литературных ресурсов, в том числе в сети Интернет</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD40B2" w:rsidRPr="000861E2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidTr="00911B48">
+      <w:tr w:rsidR="00DD40B2" w:rsidRPr="000861E2" w14:paraId="43A598F7" w14:textId="77777777" w:rsidTr="00F17468">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4DF71D56" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Срок реализации</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w14:paraId="1C2D561E" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00B67950" w:rsidP="00911B48">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="124D89A1" w14:textId="64807CE7" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="0018131F" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026-2027</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD40B2" w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> учебный год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidTr="00911B48">
+      <w:tr w:rsidR="00DD40B2" w:rsidRPr="000861E2" w14:paraId="48E1F5AC" w14:textId="77777777" w:rsidTr="00F17468">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00574C77" w:rsidRPr="00B67950" w:rsidRDefault="00574C77" w:rsidP="00911B48">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="42EA0D67" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Место предмета в учебном плане</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="281101CF" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E92762" w:rsidRPr="00B67950" w:rsidRDefault="0017535F" w:rsidP="0017535F">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2F7F306D" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10 класс – 3 часа в неделю,102 ч. в год;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D71915A" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRPr="000861E2" w:rsidRDefault="00DD40B2" w:rsidP="002A72AA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11 класс - – 3 часа в неделю,102 ч. в год.</w:t>
             </w:r>
-            <w:r w:rsidR="00574C77" w:rsidRPr="00B67950">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="000861E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...94 lines deleted...]
-              <w:t>3) тематическое планирование с указанием количества часов, отводимых на освоение каждой темы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005353EA" w:rsidRPr="00B67950" w:rsidRDefault="005353EA">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="005353EA" w:rsidRPr="00B67950" w:rsidSect="005353EA">
+    <w:p w14:paraId="1F9AA85E" w14:textId="77777777" w:rsidR="00DD40B2" w:rsidRDefault="00DD40B2" w:rsidP="00DD40B2"/>
+    <w:p w14:paraId="41F51091" w14:textId="77777777" w:rsidR="004302C4" w:rsidRDefault="004302C4"/>
+    <w:sectPr w:rsidR="004302C4" w:rsidSect="005353EA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0CE55F08"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="21543E45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A52EF62"/>
     <w:lvl w:ilvl="0" w:tplc="17FA5092">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
@@ -1442,606 +1323,154 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4822" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
-[...1 lines deleted...]
-  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00574C77"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00EC06A7"/>
+    <w:rsidRoot w:val="008840B0"/>
+    <w:rsid w:val="000861E2"/>
+    <w:rsid w:val="0015780A"/>
+    <w:rsid w:val="0018131F"/>
+    <w:rsid w:val="002A72AA"/>
+    <w:rsid w:val="004302C4"/>
+    <w:rsid w:val="008840B0"/>
+    <w:rsid w:val="00DB7F1F"/>
+    <w:rsid w:val="00DD40B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="48D72A69"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
-[...327 lines deleted...]
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
@@ -2111,400 +1540,724 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00DD40B2"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD40B2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="ru-RU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Без интервала Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DD40B2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="ru-RU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD40B2"/>
+    <w:rPr>
+      <w:color w:val="6300FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD40B2"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00DD40B2"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD40B2"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD40B2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="ru-RU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Без интервала Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DD40B2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="ru-RU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD40B2"/>
+    <w:rPr>
+      <w:color w:val="6300FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD40B2"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00DD40B2"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2660</Characters>
+  <Pages>3</Pages>
+  <Words>914</Words>
+  <Characters>5213</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3120</CharactersWithSpaces>
+  <CharactersWithSpaces>6115</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Администратор</dc:creator>
+  <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>