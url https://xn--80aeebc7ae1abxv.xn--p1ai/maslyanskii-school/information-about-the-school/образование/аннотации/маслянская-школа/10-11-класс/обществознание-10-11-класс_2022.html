--- v0 (2026-06-22)
+++ v1 (2026-10-08)
@@ -1,2129 +1,984 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00672512" w:rsidRPr="00B849FB" w:rsidRDefault="00672512" w:rsidP="00EC5EAC">
+    <w:p w:rsidR="0014223F" w:rsidRDefault="00703A57">
       <w:pPr>
-        <w:pStyle w:val="a7"/>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="72" w:line="408" w:lineRule="auto"/>
+        <w:ind w:left="1489" w:right="1381"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Аннотация</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>рабочей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>программе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>обществознанию 10-11 класс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014223F" w:rsidRDefault="00703A57">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="113"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B849FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t>Аннотация к рабочим программам по обществознанию 10-11 классов.</w:t>
+        </w:rPr>
+        <w:t>2026-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2027</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E71B8" w:rsidRPr="00B849FB" w:rsidRDefault="001E71B8" w:rsidP="001E71B8">
+    <w:p w:rsidR="0014223F" w:rsidRDefault="00703A57">
       <w:pPr>
-        <w:pStyle w:val="a7"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="220" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="138" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Рабочая программа по учебному предмету «Обществознание» (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>углублѐнный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> уровень) (предметная область «Общественно-научные предметы») включает пояснительную записку, содержание обучения, планируемые результаты освоения данной программы. Программа на уровне среднего общего образования разработана на основе требований к результатам освоения основной образовательной программы,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">представленных в Федеральном государственном образовательном стандарте среднего общего образования, в соответствии с Концепцией преподавания учебного предмета «Обществознание», с </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>учѐтом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> федеральной программы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">воспитания, а также в соответствии с приказом </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Минпросвещения</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> России от 09 октября 2024 г. № 704 «О внесении изменений в некоторые приказы Министерства просвещения Российской Федерации, касающиеся федеральных образовательных программ начального общего образования, основного общего образования и среднего общего образования» и информационно-методическим письмом об особенностях преподавания учебного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>предмета «Обществознание»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>в 2026/2027 учебном году, и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>подлежит непосредственному применению при реализации обязательной</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> части ООП </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>СОО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014223F" w:rsidRDefault="00703A57">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="4" w:line="264" w:lineRule="auto"/>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Учебный предмет «Обществознание» выполняет ведущую роль в реализации школой функции интеграции </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>молодѐ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>жи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> современное общество, направляет и обеспечивает условия формирования российской гражданской идентичности, освоения традиционных ценностей многонационального российского народа, социализации старших подростков, их готовности к саморазвитию и непрерывному образованию, труду и творческому самовыражению, правомерному поведению и взаимодействию с другими людьми в процессе решения задач личной и социальной значимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014223F" w:rsidRDefault="00703A57">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:ind w:right="145"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В основу отбора и построения учебного содержания положен принцип </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>многодисциплинарности</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> обществоведческого знания. Разделы курса отражают основы различных социальных наук. Содержание учебного предмета ориентировано на познавательную деятельность, опирающуюся как на традиционные формы коммуникации, так и на цифровую среду, интерактивные образовательные технологии, визуализированные данные, схемы, моделирование жизненных ситуаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014223F" w:rsidRDefault="0014223F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="0014223F">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1040" w:right="708" w:bottom="280" w:left="1559" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E71B8" w:rsidRPr="00B849FB" w:rsidRDefault="001E71B8" w:rsidP="001E71B8">
+    <w:p w:rsidR="0014223F" w:rsidRDefault="00703A57">
       <w:pPr>
-        <w:pStyle w:val="a7"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="67" w:line="264" w:lineRule="auto"/>
+        <w:ind w:firstLine="518"/>
       </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Целями изучения учебного предмета «Обществознание» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>углублѐнного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> уровня являются: воспитание общероссийской идентичности, гражданской ответственности, патриотизма, правовой культуры и правосознания, уважения к социальным нормам и моральным ценностям, приверженности правовым принципам, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>закреплѐнным</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> в Конституции Российской Федерации и законодательстве Российской Федерации; развитие духовно-нравственных позиций и приоритетов личности в период ранней юности, правового сознания, политической культуры, экономического образа мышления, функциональной грамотности, способности к предстоящему самоопределению в различных областях жизни.</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...904 lines deleted...]
-    <w:p w:rsidR="001E71B8" w:rsidRPr="00B849FB" w:rsidRDefault="001E71B8" w:rsidP="001E71B8">
+    <w:p w:rsidR="0014223F" w:rsidRDefault="00703A57">
       <w:pPr>
-        <w:pStyle w:val="a7"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="2" w:line="264" w:lineRule="auto"/>
+        <w:ind w:right="143"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Программа содержит нормативно-правовую базу преподавания предмета, перечень изучаемого материала в 10-11 классах, планируемые результаты изучения предмета, в том числе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>метапредметные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, тематическое</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>и поурочное планирование уроков обществознания в 10-11 классах, а также учебно-методическое обеспечение образовательного процесса.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001E71B8" w:rsidRPr="00B849FB" w:rsidRDefault="001E71B8" w:rsidP="001E71B8">
+    <w:p w:rsidR="0014223F" w:rsidRDefault="00703A57">
       <w:pPr>
-        <w:pStyle w:val="a7"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:ind w:right="140"/>
       </w:pPr>
+      <w:r>
+        <w:t>Общее число часов, рекомендованных для изучения, 272: в 10 классе – 136 часов (4 часа в неделю), в 11 классе - 136 часов (4 часа в неделю).</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001E71B8" w:rsidRPr="00B849FB" w:rsidRDefault="001E71B8" w:rsidP="001E71B8">
-[...24 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr w:rsidR="0014223F">
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="1040" w:right="708" w:bottom="280" w:left="1559" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...298 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00672512"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00F06AE3"/>
+    <w:rsidRoot w:val="0014223F"/>
+    <w:rsid w:val="0014223F"/>
+    <w:rsid w:val="001F78DB"/>
+    <w:rsid w:val="00703A57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="65DF26DE"/>
-  <w15:docId w15:val="{3695958A-49F7-4FAF-A2A1-D65FE6BF2FB3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00914168"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="113"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="Normal (Web)"/>
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="260" w:right="137" w:firstLine="446"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="113"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00672512"/>
-[...12 lines deleted...]
-    <w:link w:val="a5"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00672512"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-      <w:ind w:left="283"/>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="260" w:right="137" w:firstLine="446"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...26 lines deleted...]
-    <w:link w:val="a6"/>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00672512"/>
-[...23 lines deleted...]
-    <w:name w:val="List Paragraph"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a8"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00672512"/>
-[...63 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...31 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2149,51 +1004,51 @@
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2326,69 +1181,86 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>353</Words>
-  <Characters>2014</Characters>
+  <Words>483</Words>
+  <Characters>2758</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2363</CharactersWithSpaces>
+  <CharactersWithSpaces>3235</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2025-09-04T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+    <vt:filetime>2026-09-13T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Producer">
+    <vt:lpwstr>www.ilovepdf.com</vt:lpwstr>
+  </property>
+</Properties>
+</file>