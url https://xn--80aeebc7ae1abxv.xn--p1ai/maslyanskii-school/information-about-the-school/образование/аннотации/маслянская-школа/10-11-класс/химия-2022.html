--- v0 (2026-06-22)
+++ v1 (2026-10-07)
@@ -1,538 +1,538 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00AD0CF5">
+    <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="008C25E5">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00117366">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Аннотация к рабочей программе</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-1026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1807"/>
         <w:gridCol w:w="8966"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidTr="00884B39">
+      <w:tr w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidTr="00884B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Предмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidTr="00884B39">
+      <w:tr w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidTr="00884B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
-[...14 lines deleted...]
-              <w:t>10</w:t>
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidTr="00884B39">
+      <w:tr w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidTr="00884B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Нормативная  база</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Программа разработана на основе: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302B57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Приказа </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00302B57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Минпросвещения</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00302B57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> России от 09.10.2024 № 704 «О внесении изменений в некоторые приказы Министерства просвещения Российской Федерации, касающиеся федеральных программ начального общего образования, основного общего образования и среднего общего образования» (Зарегистрировано в Минюсте России 11.02.2025 № 81220), с.1216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidTr="00884B39">
+      <w:tr w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidTr="00884B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Учебники</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00AD0CF5">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> класс:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00117366">
+            <w:r w:rsidR="004D4BF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> базовый</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>базовый уровень: учебник/О. С. Габриелян, И. Г. Остроумов, С. А. Сладков</w:t>
+              <w:t>: учебник/О. С. Габриелян, И. Г. Остроумов, С. А. Сладков</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">, --  </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Москва: Просвещение, 2024.-127- с.: ил.</w:t>
+              <w:t>Москва: Просвещение, 2024.-398- с.: ил.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidTr="00884B39">
+      <w:tr w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidTr="00884B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Основные цели и  задачи реализации содержания предмета</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -548,51 +548,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> образования в основной школе формулируются на нескольких уровнях: глобальном, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>метапредметном</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, личностном и предметном, на уровне требований к результатам освоения содержания предметных программ.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Глобальные цел</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -636,127 +636,127 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> являются </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>социоморальная</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> и интеллектуальная взрослость.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Помимо этого, глобальные цели формируются с учётом рассмотрения биологического образования как компонента системы образования в целом, поэтому они являются наибо</w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>лее общими и социально значимыми.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>С учётом вышеназванных подходов г</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>лобальными целя</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t xml:space="preserve">ми химического </w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>образования являются:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> социализация обучаемых — вхождение в мир культу</w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -776,51 +776,51 @@
               </w:rPr>
               <w:softHyphen/>
               <w:t>ние учащихся в ту или иную группу или общность как но</w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>сителей её норм, ценностей, ориентаций, осваивае</w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>мых в процессе знакомства с миром живой природы;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> приобщение к познавательной культуре как системе познавательных (научных) ценностей, накопленных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -828,189 +828,189 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>об</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ществом в сфере химической</w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> науки.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Помимо этого, химическое</w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> образование призвано обеспечить:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ориентацию в системе моральных норм и ценностей: признание наивысшей ценностью жизни и здоровья человека; формирование ценностного отношения к жи</w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>вой природе;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> развитие познавательных мотивов, направленных на </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>получение знаний о веществах и химических явлениях</w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>; познавательных качеств личности, связанных с овладением методами изучения природы, формированием интеллектуальных и практических умений;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> овладение ключевыми компетентностями: учебно - познавательной, информационной, ценностно-смысло</w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>вой, коммуникативной;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> формирование у </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
@@ -1042,1760 +1042,1952 @@
               <w:t>туры, осваиваемой в процессе познавательной деятель</w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ности, и эстетической культуры как способности эмо</w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ционально-ценностного отношения к объектам  природы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidTr="00884B39">
+      <w:tr w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidTr="00884B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Срок </w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>реализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="004D4BF3" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00117366">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> 2025-2026 учебный год</w:t>
+              <w:t xml:space="preserve"> 2026-2027</w:t>
+            </w:r>
+            <w:r w:rsidR="008C25E5" w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учебный год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidTr="00884B39">
+      <w:tr w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidTr="00884B39">
         <w:trPr>
           <w:trHeight w:val="1140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Место предмета в учебном плане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRDefault="004D4BF3" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Учебный план предусматривает 34 часа для 10 класса</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00117366">
+              <w:t>Учебный план предусматривает 34</w:t>
+            </w:r>
+            <w:r w:rsidR="008C25E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
+              <w:t xml:space="preserve"> часа для 11 класса</w:t>
+            </w:r>
+            <w:r w:rsidR="008C25E5" w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> обязательного изуч</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008C25E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>ения учебного предмета «Химия</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00117366">
+              <w:t xml:space="preserve">ения учебного предмета «Химия», </w:t>
+            </w:r>
+            <w:r w:rsidR="008C25E5" w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>»</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00117366">
+              <w:t>из расчета:</w:t>
+            </w:r>
+            <w:r w:rsidR="008C25E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ,</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00117366">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="004D4BF3" w:rsidP="00884B39">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> из расчета:</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t>11 класс - 1 час</w:t>
+            </w:r>
+            <w:r w:rsidR="008C25E5" w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> в неделю</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidTr="00884B39">
+      <w:tr w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidTr="00884B39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Структура рабочей программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1) планируемые результаты освоения учебного предмета;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2) содержание учебного предмета;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00884B39">
+          <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="00884B39">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3) тематическое планирование с указанием количества часов, отводимых на</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>освоение каждой темы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00AD0CF5">
+    <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="008C25E5">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD0CF5" w:rsidRPr="00117366" w:rsidRDefault="00AD0CF5" w:rsidP="00AD0CF5">
+    <w:p w:rsidR="008C25E5" w:rsidRPr="00117366" w:rsidRDefault="008C25E5" w:rsidP="008C25E5">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD0CF5" w:rsidRDefault="00AD0CF5" w:rsidP="00AD0CF5"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5" w:rsidP="006563C5">
+    <w:p w:rsidR="008C25E5" w:rsidRDefault="008C25E5" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00B11C82">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00117366">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Аннотация к рабочей программе</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-1026" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1807"/>
         <w:gridCol w:w="8966"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006563C5" w:rsidTr="006563C5">
+      <w:tr w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidTr="00E13EF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Предмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Химия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006563C5" w:rsidTr="006563C5">
+      <w:tr w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidTr="00E13EF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
-[...14 lines deleted...]
-              <w:t>11</w:t>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006563C5" w:rsidTr="006563C5">
+      <w:tr w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidTr="00E13EF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Нормативная  база</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Программа разработана на основе: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00302B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приказа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00302B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Минпросвещения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00302B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> России от 09.10.2024 № 704 «О внесении изменений в некоторые приказы Министерства просвещения Российской Федерации, касающиеся федеральных программ начального общего образования, основного общего образования и среднего общего образования» (Зарегистрировано в Минюсте России 11.02.2025 № 81220), с.1216</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidTr="00E13EF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Учебники</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> России от 09.10.2024 № 704 «О внесении изменений в некоторые приказы Министерства просвещения Российской Федерации, касающиеся федеральных программ начального общего образования, основного общего образования и среднего общего образования» (Зарегистрировано в Минюсте России 11.02.2025 № 81220), с.1216</w:t>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> класс:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> углублённый</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>: учебник/О. С. Габриелян, И. Г. Остроумов, С. А. Сладков</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, --  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Москва: Просвещение, 2024.-398- с.: ил.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006563C5" w:rsidTr="006563C5">
+      <w:tr w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidTr="00E13EF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Основные цели и  задачи реализации содержания предмета</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Цели химического</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> образования в основной школе формулируются на нескольких уровнях: глобальном, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>метапредметном</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, личностном и предметном, на уровне требований к результатам освоения содержания предметных программ.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Глобальные цел</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и химического </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>образования являются общими для основной и старшей школы, и определяются социальными требованиями, в том числе изменением социальной ситуации развития – ростом информационных перегрузок, изменением характера и способов общения и социальных взаимодействий (объемы и способы получения  информации вызывают определённые особенности развития современ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ных подростков). Наиболее продуктивными с точки </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>зрения решения задач развития подростка</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> являются </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>социоморальная</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и интеллектуальная взрослость.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Помимо этого, глобальные цели формируются с учётом рассмотрения биологического образования как компонента системы образования в целом, поэтому они являются наибо</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>лее общими и социально значимыми.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С учётом вышеназванных подходов г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лобальными целя</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ми химического </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>образования являются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> социализация обучаемых — вхождение в мир культу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ры и социальных отношений, обеспечивающее включе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ние учащихся в ту или иную группу или общность как но</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>сителей её норм, ценностей, ориентаций, осваивае</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>мых в процессе знакомства с миром живой природы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> приобщение к познавательной культуре как системе познавательных (научных) ценностей, накопленных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>об</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ществом в сфере химической</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> науки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Помимо этого, химическое</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> образование призвано обеспечить:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ориентацию в системе моральных норм и ценностей: признание наивысшей ценностью жизни и здоровья человека; формирование ценностного отношения к жи</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>вой природе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> развитие познавательных мотивов, направленных на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>получение знаний о веществах и химических явлениях</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>; познавательных качеств личности, связанных с овладением методами изучения природы, формированием интеллектуальных и практических умений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> овладение ключевыми компетентностями: учебно - познавательной, информационной, ценностно-смысло</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>вой, коммуникативной;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> формирование у </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>обучающихся</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> познавательной куль</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>туры, осваиваемой в процессе познавательной деятель</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ности, и эстетической культуры как способности эмо</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ционально-ценностного отношения к объектам  природы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidTr="00E13EF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1807" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Срок </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>реализации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
-[...47 lines deleted...]
-              <w:t>Москва: Просвещение, 2024.-398- с.: ил.</w:t>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> 2026-2027</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учебный год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006563C5" w:rsidTr="006563C5">
-[...621 lines deleted...]
-      <w:tr w:rsidR="006563C5" w:rsidTr="006563C5">
+      <w:tr w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidTr="00E13EF1">
         <w:trPr>
           <w:trHeight w:val="1140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Место предмета в учебном плане</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Учебный план предусматривает 102 часа для 11 класса обязательного изучения учебного предмета «Химия», из расчета: </w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t>Учебный план предусматривает 102 часа для 10</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> класса</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>11 класс - 3 часа в неделю</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+              <w:t xml:space="preserve"> обязательного изуч</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ения учебного предмета «Химия», </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>из расчета:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 класс -  3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>час</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в неделю</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006563C5" w:rsidTr="006563C5">
+      <w:tr w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidTr="00E13EF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Структура рабочей программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1) планируемые результаты освоения учебного предмета;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2) содержание учебного предмета;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5">
+          <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00E13EF1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00117366">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>3) тематическое планирование с указанием количества часов, отводимых на освоение каждой темы.</w:t>
+              <w:t>3) тематическое планирование с указанием количества часов, отводимых на</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00117366">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>освоение каждой темы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5" w:rsidP="006563C5">
+    <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00B11C82">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5" w:rsidP="006563C5">
+    <w:p w:rsidR="00B11C82" w:rsidRPr="00117366" w:rsidRDefault="00B11C82" w:rsidP="00B11C82">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006563C5" w:rsidRDefault="006563C5" w:rsidP="006563C5"/>
-[...5 lines deleted...]
-    <w:sectPr w:rsidR="005909D2" w:rsidSect="00DC40CB">
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="00B11C82"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="00B11C82"/>
+    <w:p w:rsidR="00B11C82" w:rsidRDefault="00B11C82" w:rsidP="008C25E5"/>
+    <w:p w:rsidR="005909D2" w:rsidRDefault="005909D2"/>
+    <w:sectPr w:rsidR="005909D2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
@@ -2964,106 +3156,95 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...10 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00910D18"/>
+    <w:rsidRoot w:val="00693BBA"/>
+    <w:rsid w:val="004D4BF3"/>
     <w:rsid w:val="005909D2"/>
-    <w:rsid w:val="006563C5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AD0CF5"/>
+    <w:rsid w:val="00693BBA"/>
+    <w:rsid w:val="008C25E5"/>
+    <w:rsid w:val="00B11C82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -3183,51 +3364,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AD0CF5"/>
+    <w:rsid w:val="008C25E5"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -3377,102 +3558,87 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AD0CF5"/>
+    <w:rsid w:val="008C25E5"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -3729,54 +3895,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>969</Words>
-  <Characters>5526</Characters>
+  <Words>970</Words>
+  <Characters>5531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6483</CharactersWithSpaces>
+  <CharactersWithSpaces>6489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>